--- v0 (2026-07-20)
+++ v1 (2026-07-22)
@@ -550,51 +550,51 @@
         <is>
           <t>1 of 1 (100.00%)</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Provenance / confidence</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Compiled from municipal building-permit records (first-party permit record)</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Generated</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2026-07-20</t>
+          <t>2026-07-22</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Note</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Declared values are public-record values stated on the permit application; they are not estimates, appraisals, or a quality signal. CanPermits surfaces public permit records only and does not verify identity, licensing, or other business credentials.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>